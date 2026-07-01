--- v0 (2026-05-01)
+++ v1 (2026-07-01)
@@ -77,54 +77,54 @@
   <si>
     <t>Environnement</t>
   </si>
   <si>
     <t>Education et formation professionnelle</t>
   </si>
   <si>
     <t>eau et energie</t>
   </si>
   <si>
     <t>Développement humain</t>
   </si>
   <si>
     <t>Centre professionnelle</t>
   </si>
   <si>
     <t>Agro-pastoral</t>
   </si>
   <si>
     <t>VOLUME TOTAL DE LA DOT PAR PROVINCE</t>
   </si>
   <si>
     <t>NOMBRE DE SOCIETES</t>
   </si>
   <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
     <t>Nord-Kivu</t>
-  </si>
-[...1 lines deleted...]
-    <t>Haut-Uélé</t>
   </si>
   <si>
     <t>Lualaba</t>
   </si>
   <si>
     <t>Haut-Katanga</t>
   </si>
   <si>
     <t>VOLUME TOTAL DE PROJET DE DOT PAR STADE DE PROJET</t>
   </si>
   <si>
     <t>STADE</t>
   </si>
   <si>
     <t>Projets non réalisés</t>
   </si>
   <si>
     <t>Projets réalisés</t>
   </si>
   <si>
     <t>Projets en cours</t>
   </si>
   <si>
     <t>Aux arrêts</t>
   </si>
@@ -731,78 +731,78 @@
         <v>479</v>
       </c>
       <c r="C26">
         <v>338669658.13</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:3">
-      <c r="A30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30"/>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30">
-        <v>9484006.41</v>
+        <v>4828294.96</v>
       </c>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31"/>
+      <c r="A31" t="s">
+        <v>21</v>
+      </c>
       <c r="B31">
         <v>1</v>
       </c>
       <c r="C31">
-        <v>4828294.96</v>
+        <v>22429115.0</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32">
         <v>1</v>
       </c>
       <c r="C32">
-        <v>22429115.0</v>
+        <v>9484006.41</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33">
         <v>13</v>
       </c>
       <c r="C33">
         <v>183160177.38</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>24</v>
       </c>
       <c r="B34">
         <v>22</v>
       </c>
       <c r="C34">
         <v>105587902.91</v>
       </c>
     </row>
     <row r="35" spans="1:3">